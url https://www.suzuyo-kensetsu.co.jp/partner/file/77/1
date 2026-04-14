--- v0 (2026-02-17)
+++ v1 (2026-04-14)
@@ -1,120 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp3.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp4.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp5.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp6.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp7.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp8.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp9.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp11.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp12.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp25.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp26.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp27.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp28.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp29.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp30.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp31.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp32.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp33.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp34.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-  <Override PartName="/xl/ctrlProps/ctrlProp35.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp45.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27630"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\鈴与建設 Dropbox\横田香里\Kaori.Yokota\00_経理部\30．法律・政府方針関連\34．支払手形廃止／でんさい\02．社内体制整備\202512_社内書式変更\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\user\Dropbox (鈴与建設)\Kaori.Yokota\00_総務部\04．電帳法＆インボイス制度\☆インボイス制度\07．取引先登録申請書\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59C4E660-057F-4350-801E-36DA065E4529}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="13_ncr:1_{262AFB94-722C-4052-BA1E-E49B6B274F0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6AC45862-8A21-4FEE-9404-EE82327FBBD9}"/>
   <bookViews>
-    <workbookView xWindow="25665" yWindow="525" windowWidth="19995" windowHeight="14685" xr2:uid="{9F04AFB1-3253-4C34-83AC-1FFF4CDAEE9F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11160" xr2:uid="{9F04AFB1-3253-4C34-83AC-1FFF4CDAEE9F}"/>
   </bookViews>
   <sheets>
     <sheet name="協力会社申請票" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">協力会社申請票!$A$1:$AI$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">協力会社申請票!$A$1:$AI$32</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>user</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0" shapeId="0" xr:uid="{BAA52F28-9690-4871-A1C7-7418B0AE194C}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="BIZ UDPゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>ご提出は</t>
         </r>
         <r>
           <rPr>
@@ -138,71 +138,56 @@
           <t>にてお願いいたします。</t>
         </r>
       </text>
     </comment>
     <comment ref="A13" authorId="0" shapeId="0" xr:uid="{A2C05C40-FE5B-4484-B98B-40ED004DB55D}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="BIZ UDPゴシック"/>
             <family val="3"/>
             <charset val="128"/>
           </rPr>
           <t>■設計関係
 　「建築設計全般」、「設備設計」、「耐震診断」等
 　とご入力ください。
 ■写真関係
 　「竣工写真撮影」等とご入力ください。
 設計業・写真業等の会社様におかれましては、
 「＊」のついている項目については入力の必要
 はございません。</t>
         </r>
       </text>
     </comment>
-    <comment ref="T32" authorId="0" shapeId="0" xr:uid="{3D2A077C-5744-443C-BE3C-A77869DD19DC}">
-[...13 lines deleted...]
-    </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="79">
   <si>
     <r>
       <t>　　　　　　　　　　　　　　　　　協力会社申請票　</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐ明朝"/>
         <family val="1"/>
         <charset val="128"/>
       </rPr>
       <t>（協力会社様記入)</t>
     </r>
     <rPh sb="17" eb="19">
       <t>キョウリョク</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>カイシャ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>シンセイ</t>
     </rPh>
     <rPh sb="23" eb="24">
       <t>ヒョウ</t>
@@ -909,144 +894,56 @@
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>下請業者適用</t>
     <rPh sb="0" eb="2">
       <t>シタウケ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ギョウシャ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>テキヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
   <si>
     <t>＊
 BtoBプラットフォーム
 登録用メールアドレス</t>
     <rPh sb="15" eb="18">
       <t>トウロクヨウ</t>
     </rPh>
     <phoneticPr fontId="3"/>
   </si>
-  <si>
-[...86 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
@@ -1089,79 +986,66 @@
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="ＭＳ Ｐ明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color indexed="81"/>
       <name val="BIZ UDPゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="71">
+  <borders count="70">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
@@ -1944,73 +1828,60 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="222">
+  <cellXfs count="202">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
@@ -2091,594 +1962,534 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="20"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="20"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="distributed" vertical="center" indent="20"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...217 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="53" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="2" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
-[...102 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
-[...2 lines deleted...]
-      <alignment vertical="center" shrinkToFit="1"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" shrinkToFit="1"/>
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...55 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
@@ -2770,95 +2581,51 @@
 
 <file path=xl/ctrlProps/ctrlProp3.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp30.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp31.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp32.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp33.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp34.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
-<file path=xl/ctrlProps/ctrlProp35.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=xl/ctrlProps/ctrlProp4.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
-[...22 lines deleted...]
-<file path=xl/ctrlProps/ctrlProp45.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp5.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -5118,792 +4885,55 @@
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...735 lines deleted...]
-  </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -6154,1865 +5184,1624 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp39.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp44.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp35.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp43.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp37.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp42.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp41.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp40.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp45.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp30.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp34.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp25.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp28.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp32.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45DFA4CA-DB03-4018-9C68-9A152E86A205}">
   <sheetPr>
     <tabColor theme="8" tint="0.79998168889431442"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AT37"/>
+  <dimension ref="A1:AT32"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:AI1"/>
+      <selection activeCell="E5" sqref="E5:R5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="3.125" defaultRowHeight="28.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="3.125" defaultRowHeight="28.5" customHeight="1"/>
   <cols>
     <col min="1" max="16384" width="3.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46" ht="7.5" customHeight="1" x14ac:dyDescent="0.15">
-[...34 lines deleted...]
-      <c r="AI1" s="141"/>
+    <row r="1" spans="1:46" ht="7.5" customHeight="1">
+      <c r="A1" s="72"/>
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+      <c r="AD1" s="72"/>
+      <c r="AE1" s="72"/>
+      <c r="AF1" s="72"/>
+      <c r="AG1" s="72"/>
+      <c r="AH1" s="72"/>
+      <c r="AI1" s="72"/>
     </row>
-    <row r="2" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A2" s="117" t="s">
+    <row r="2" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A2" s="187" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="117"/>
-[...32 lines deleted...]
-      <c r="AI2" s="117"/>
+      <c r="B2" s="187"/>
+      <c r="C2" s="187"/>
+      <c r="D2" s="187"/>
+      <c r="E2" s="187"/>
+      <c r="F2" s="187"/>
+      <c r="G2" s="187"/>
+      <c r="H2" s="187"/>
+      <c r="I2" s="187"/>
+      <c r="J2" s="187"/>
+      <c r="K2" s="187"/>
+      <c r="L2" s="187"/>
+      <c r="M2" s="187"/>
+      <c r="N2" s="187"/>
+      <c r="O2" s="187"/>
+      <c r="P2" s="187"/>
+      <c r="Q2" s="187"/>
+      <c r="R2" s="187"/>
+      <c r="S2" s="187"/>
+      <c r="T2" s="187"/>
+      <c r="U2" s="187"/>
+      <c r="V2" s="187"/>
+      <c r="W2" s="187"/>
+      <c r="X2" s="187"/>
+      <c r="Y2" s="187"/>
+      <c r="Z2" s="187"/>
+      <c r="AA2" s="187"/>
+      <c r="AB2" s="187"/>
+      <c r="AC2" s="187"/>
+      <c r="AD2" s="187"/>
+      <c r="AE2" s="187"/>
+      <c r="AF2" s="187"/>
+      <c r="AG2" s="187"/>
+      <c r="AH2" s="187"/>
+      <c r="AI2" s="187"/>
     </row>
-    <row r="3" spans="1:46" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="AB3" s="118"/>
+    <row r="3" spans="1:46" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A3" s="149"/>
+      <c r="B3" s="149"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="149"/>
+      <c r="E3" s="149"/>
+      <c r="F3" s="149"/>
+      <c r="G3" s="149"/>
+      <c r="H3" s="149"/>
+      <c r="I3" s="149"/>
+      <c r="J3" s="149"/>
+      <c r="K3" s="149"/>
+      <c r="L3" s="149"/>
+      <c r="M3" s="149"/>
+      <c r="N3" s="149"/>
+      <c r="O3" s="149"/>
+      <c r="P3" s="149"/>
+      <c r="Q3" s="149"/>
+      <c r="R3" s="149"/>
+      <c r="S3" s="149"/>
+      <c r="T3" s="149"/>
+      <c r="U3" s="149"/>
+      <c r="V3" s="149"/>
+      <c r="W3" s="149"/>
+      <c r="X3" s="149"/>
+      <c r="Y3" s="149"/>
+      <c r="Z3" s="143"/>
+      <c r="AA3" s="143"/>
+      <c r="AB3" s="143"/>
       <c r="AC3" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="AD3" s="124"/>
-      <c r="AE3" s="124"/>
+      <c r="AD3" s="69"/>
+      <c r="AE3" s="69"/>
       <c r="AF3" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="AG3" s="124"/>
-      <c r="AH3" s="124"/>
+      <c r="AG3" s="69"/>
+      <c r="AH3" s="69"/>
       <c r="AI3" s="20" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="4" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A4" s="47" t="s">
+    <row r="4" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A4" s="145" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="48"/>
-[...16 lines deleted...]
-      <c r="S4" s="121" t="s">
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="135"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="136"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="136"/>
+      <c r="K4" s="136"/>
+      <c r="L4" s="136"/>
+      <c r="M4" s="136"/>
+      <c r="N4" s="136"/>
+      <c r="O4" s="136"/>
+      <c r="P4" s="136"/>
+      <c r="Q4" s="136"/>
+      <c r="R4" s="137"/>
+      <c r="S4" s="146" t="s">
         <v>5</v>
       </c>
-      <c r="T4" s="122"/>
-[...4 lines deleted...]
-      <c r="Y4" s="119"/>
+      <c r="T4" s="147"/>
+      <c r="U4" s="147"/>
+      <c r="V4" s="148"/>
+      <c r="W4" s="97"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
       <c r="Z4" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AA4" s="119"/>
-[...2 lines deleted...]
-      <c r="AD4" s="119"/>
+      <c r="AA4" s="90"/>
+      <c r="AB4" s="90"/>
+      <c r="AC4" s="90"/>
+      <c r="AD4" s="90"/>
       <c r="AE4" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AF4" s="119"/>
-[...2 lines deleted...]
-      <c r="AI4" s="120"/>
+      <c r="AF4" s="90"/>
+      <c r="AG4" s="90"/>
+      <c r="AH4" s="90"/>
+      <c r="AI4" s="144"/>
     </row>
-    <row r="5" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A5" s="159" t="s">
+    <row r="5" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A5" s="113" t="s">
         <v>7</v>
       </c>
-      <c r="B5" s="160"/>
-[...16 lines deleted...]
-      <c r="S5" s="162" t="s">
+      <c r="B5" s="114"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="115"/>
+      <c r="E5" s="48"/>
+      <c r="F5" s="49"/>
+      <c r="G5" s="49"/>
+      <c r="H5" s="49"/>
+      <c r="I5" s="49"/>
+      <c r="J5" s="49"/>
+      <c r="K5" s="49"/>
+      <c r="L5" s="49"/>
+      <c r="M5" s="49"/>
+      <c r="N5" s="49"/>
+      <c r="O5" s="49"/>
+      <c r="P5" s="49"/>
+      <c r="Q5" s="49"/>
+      <c r="R5" s="50"/>
+      <c r="S5" s="78" t="s">
         <v>8</v>
       </c>
-      <c r="T5" s="163"/>
-[...4 lines deleted...]
-      <c r="Y5" s="96"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="80"/>
+      <c r="W5" s="89"/>
+      <c r="X5" s="87"/>
+      <c r="Y5" s="87"/>
       <c r="Z5" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="AA5" s="96"/>
-[...2 lines deleted...]
-      <c r="AD5" s="96"/>
+      <c r="AA5" s="87"/>
+      <c r="AB5" s="87"/>
+      <c r="AC5" s="87"/>
+      <c r="AD5" s="87"/>
       <c r="AE5" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="AF5" s="96"/>
-[...2 lines deleted...]
-      <c r="AI5" s="103"/>
+      <c r="AF5" s="87"/>
+      <c r="AG5" s="87"/>
+      <c r="AH5" s="87"/>
+      <c r="AI5" s="88"/>
     </row>
-    <row r="6" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="175" t="s">
+    <row r="6" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A6" s="126" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="176"/>
-[...16 lines deleted...]
-      <c r="S6" s="162" t="s">
+      <c r="B6" s="127"/>
+      <c r="C6" s="127"/>
+      <c r="D6" s="128"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="85"/>
+      <c r="N6" s="85"/>
+      <c r="O6" s="85"/>
+      <c r="P6" s="85"/>
+      <c r="Q6" s="85"/>
+      <c r="R6" s="86"/>
+      <c r="S6" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="T6" s="163"/>
-[...2 lines deleted...]
-      <c r="W6" s="195" t="s">
+      <c r="T6" s="79"/>
+      <c r="U6" s="79"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="91" t="s">
         <v>11</v>
       </c>
-      <c r="X6" s="196"/>
-[...5 lines deleted...]
-      <c r="AD6" s="196"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+      <c r="AD6" s="54"/>
       <c r="AE6" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="AF6" s="196"/>
-      <c r="AG6" s="196"/>
+      <c r="AF6" s="54"/>
+      <c r="AG6" s="54"/>
       <c r="AH6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="AI6" s="4"/>
     </row>
-    <row r="7" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A7" s="178" t="s">
+    <row r="7" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A7" s="129" t="s">
         <v>13</v>
       </c>
-      <c r="B7" s="132"/>
-[...1 lines deleted...]
-      <c r="D7" s="133"/>
+      <c r="B7" s="130"/>
+      <c r="C7" s="130"/>
+      <c r="D7" s="131"/>
       <c r="E7" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="188"/>
-[...28 lines deleted...]
-      <c r="AI7" s="190"/>
+      <c r="F7" s="138"/>
+      <c r="G7" s="138"/>
+      <c r="H7" s="138"/>
+      <c r="I7" s="138"/>
+      <c r="J7" s="138"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
+      <c r="M7" s="73"/>
+      <c r="N7" s="73"/>
+      <c r="O7" s="73"/>
+      <c r="P7" s="73"/>
+      <c r="Q7" s="73"/>
+      <c r="R7" s="73"/>
+      <c r="S7" s="73"/>
+      <c r="T7" s="73"/>
+      <c r="U7" s="73"/>
+      <c r="V7" s="73"/>
+      <c r="W7" s="73"/>
+      <c r="X7" s="73"/>
+      <c r="Y7" s="73"/>
+      <c r="Z7" s="73"/>
+      <c r="AA7" s="73"/>
+      <c r="AB7" s="73"/>
+      <c r="AC7" s="73"/>
+      <c r="AD7" s="73"/>
+      <c r="AE7" s="73"/>
+      <c r="AF7" s="73"/>
+      <c r="AG7" s="73"/>
+      <c r="AH7" s="73"/>
+      <c r="AI7" s="74"/>
       <c r="AT7" s="8"/>
     </row>
-    <row r="8" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="D8" s="52"/>
+    <row r="8" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A8" s="59"/>
+      <c r="B8" s="60"/>
+      <c r="C8" s="60"/>
+      <c r="D8" s="61"/>
       <c r="E8" s="36"/>
-      <c r="F8" s="173"/>
-[...28 lines deleted...]
-      <c r="AI8" s="174"/>
+      <c r="F8" s="124"/>
+      <c r="G8" s="124"/>
+      <c r="H8" s="124"/>
+      <c r="I8" s="124"/>
+      <c r="J8" s="124"/>
+      <c r="K8" s="124"/>
+      <c r="L8" s="124"/>
+      <c r="M8" s="124"/>
+      <c r="N8" s="124"/>
+      <c r="O8" s="124"/>
+      <c r="P8" s="124"/>
+      <c r="Q8" s="124"/>
+      <c r="R8" s="124"/>
+      <c r="S8" s="124"/>
+      <c r="T8" s="124"/>
+      <c r="U8" s="124"/>
+      <c r="V8" s="124"/>
+      <c r="W8" s="124"/>
+      <c r="X8" s="124"/>
+      <c r="Y8" s="124"/>
+      <c r="Z8" s="124"/>
+      <c r="AA8" s="124"/>
+      <c r="AB8" s="124"/>
+      <c r="AC8" s="124"/>
+      <c r="AD8" s="124"/>
+      <c r="AE8" s="124"/>
+      <c r="AF8" s="124"/>
+      <c r="AG8" s="124"/>
+      <c r="AH8" s="124"/>
+      <c r="AI8" s="125"/>
     </row>
-    <row r="9" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A9" s="56" t="s">
+    <row r="9" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A9" s="83" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="57"/>
-[...4 lines deleted...]
-      <c r="G9" s="107" t="s">
+      <c r="B9" s="76"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="77"/>
+      <c r="E9" s="55"/>
+      <c r="F9" s="55"/>
+      <c r="G9" s="188" t="s">
         <v>16</v>
       </c>
-      <c r="H9" s="107"/>
-[...1 lines deleted...]
-      <c r="J9" s="107"/>
+      <c r="H9" s="188"/>
+      <c r="I9" s="188"/>
+      <c r="J9" s="188"/>
       <c r="K9" s="7"/>
-      <c r="L9" s="208"/>
-[...1 lines deleted...]
-      <c r="N9" s="107" t="s">
+      <c r="L9" s="55"/>
+      <c r="M9" s="55"/>
+      <c r="N9" s="188" t="s">
         <v>17</v>
       </c>
-      <c r="O9" s="107"/>
-[...3 lines deleted...]
-      <c r="S9" s="162" t="s">
+      <c r="O9" s="188"/>
+      <c r="P9" s="188"/>
+      <c r="Q9" s="188"/>
+      <c r="R9" s="189"/>
+      <c r="S9" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="T9" s="163"/>
-[...1 lines deleted...]
-      <c r="V9" s="164"/>
+      <c r="T9" s="79"/>
+      <c r="U9" s="79"/>
+      <c r="V9" s="80"/>
       <c r="W9" s="35"/>
       <c r="X9" s="33"/>
       <c r="Y9" s="33"/>
       <c r="Z9" s="34"/>
       <c r="AA9" s="34"/>
       <c r="AB9" s="34"/>
       <c r="AC9" s="33"/>
       <c r="AD9" s="33"/>
       <c r="AE9" s="33"/>
       <c r="AF9" s="33"/>
       <c r="AG9" s="33"/>
       <c r="AH9" s="33"/>
       <c r="AI9" s="32"/>
     </row>
-    <row r="10" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A10" s="179" t="s">
+    <row r="10" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A10" s="62" t="s">
         <v>19</v>
       </c>
-      <c r="B10" s="180"/>
-[...3 lines deleted...]
-      <c r="F10" s="90"/>
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="64"/>
+      <c r="E10" s="163"/>
+      <c r="F10" s="164"/>
       <c r="G10" s="11" t="s">
         <v>20</v>
       </c>
       <c r="H10" s="11"/>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="12"/>
       <c r="M10" s="31"/>
       <c r="N10" s="31"/>
       <c r="O10" s="31"/>
       <c r="P10" s="31"/>
       <c r="Q10" s="31"/>
       <c r="R10" s="31"/>
       <c r="S10" s="31"/>
       <c r="T10" s="31"/>
       <c r="U10" s="31"/>
       <c r="V10" s="31"/>
       <c r="W10" s="30"/>
       <c r="X10" s="30"/>
       <c r="Y10" s="30"/>
       <c r="Z10" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="AA10" s="172"/>
-[...1 lines deleted...]
-      <c r="AC10" s="86" t="s">
+      <c r="AA10" s="123"/>
+      <c r="AB10" s="123"/>
+      <c r="AC10" s="190" t="s">
         <v>22</v>
       </c>
-      <c r="AD10" s="86"/>
-[...4 lines deleted...]
-      <c r="AI10" s="87"/>
+      <c r="AD10" s="190"/>
+      <c r="AE10" s="190"/>
+      <c r="AF10" s="190"/>
+      <c r="AG10" s="190"/>
+      <c r="AH10" s="190"/>
+      <c r="AI10" s="191"/>
     </row>
-    <row r="11" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...3 lines deleted...]
-      <c r="D11" s="184"/>
+    <row r="11" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A11" s="132"/>
+      <c r="B11" s="133"/>
+      <c r="C11" s="133"/>
+      <c r="D11" s="134"/>
       <c r="E11" s="28"/>
-      <c r="F11" s="84" t="s">
+      <c r="F11" s="192" t="s">
         <v>23</v>
       </c>
-      <c r="G11" s="84"/>
-[...6 lines deleted...]
-      <c r="N11" s="84"/>
+      <c r="G11" s="192"/>
+      <c r="H11" s="192"/>
+      <c r="I11" s="192"/>
+      <c r="J11" s="192"/>
+      <c r="K11" s="192"/>
+      <c r="L11" s="192"/>
+      <c r="M11" s="192"/>
+      <c r="N11" s="192"/>
       <c r="O11" s="15"/>
-      <c r="P11" s="83" t="s">
+      <c r="P11" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="Q11" s="83"/>
+      <c r="Q11" s="71"/>
       <c r="R11" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="S11" s="91"/>
-      <c r="T11" s="91"/>
+      <c r="S11" s="70"/>
+      <c r="T11" s="70"/>
       <c r="U11" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="V11" s="91"/>
-[...1 lines deleted...]
-      <c r="X11" s="83" t="s">
+      <c r="V11" s="70"/>
+      <c r="W11" s="70"/>
+      <c r="X11" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="Y11" s="83"/>
-[...1 lines deleted...]
-      <c r="AA11" s="83"/>
+      <c r="Y11" s="71"/>
+      <c r="Z11" s="71"/>
+      <c r="AA11" s="71"/>
       <c r="AB11" s="15"/>
-      <c r="AC11" s="84" t="s">
+      <c r="AC11" s="192" t="s">
         <v>27</v>
       </c>
-      <c r="AD11" s="84"/>
-[...4 lines deleted...]
-      <c r="AI11" s="85"/>
+      <c r="AD11" s="192"/>
+      <c r="AE11" s="192"/>
+      <c r="AF11" s="192"/>
+      <c r="AG11" s="192"/>
+      <c r="AH11" s="192"/>
+      <c r="AI11" s="193"/>
     </row>
-    <row r="12" spans="1:46" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="168" t="s">
+    <row r="12" spans="1:46" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A12" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="B12" s="169"/>
-[...11 lines deleted...]
-      <c r="N12" s="65" t="s">
+      <c r="B12" s="120"/>
+      <c r="C12" s="120"/>
+      <c r="D12" s="121"/>
+      <c r="E12" s="175"/>
+      <c r="F12" s="176"/>
+      <c r="G12" s="176"/>
+      <c r="H12" s="176"/>
+      <c r="I12" s="176"/>
+      <c r="J12" s="176"/>
+      <c r="K12" s="176"/>
+      <c r="L12" s="176"/>
+      <c r="M12" s="176"/>
+      <c r="N12" s="194" t="s">
         <v>29</v>
       </c>
-      <c r="O12" s="65"/>
-[...3 lines deleted...]
-      <c r="S12" s="171" t="s">
+      <c r="O12" s="194"/>
+      <c r="P12" s="194"/>
+      <c r="Q12" s="194"/>
+      <c r="R12" s="195"/>
+      <c r="S12" s="122" t="s">
         <v>30</v>
       </c>
-      <c r="T12" s="169"/>
-[...10 lines deleted...]
-      <c r="AE12" s="69" t="s">
+      <c r="T12" s="120"/>
+      <c r="U12" s="120"/>
+      <c r="V12" s="121"/>
+      <c r="W12" s="175"/>
+      <c r="X12" s="176"/>
+      <c r="Y12" s="176"/>
+      <c r="Z12" s="176"/>
+      <c r="AA12" s="176"/>
+      <c r="AB12" s="176"/>
+      <c r="AC12" s="176"/>
+      <c r="AD12" s="176"/>
+      <c r="AE12" s="177" t="s">
         <v>31</v>
       </c>
-      <c r="AF12" s="69"/>
-[...2 lines deleted...]
-      <c r="AI12" s="70"/>
+      <c r="AF12" s="177"/>
+      <c r="AG12" s="177"/>
+      <c r="AH12" s="177"/>
+      <c r="AI12" s="178"/>
     </row>
-    <row r="13" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A13" s="165" t="s">
+    <row r="13" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A13" s="116" t="s">
         <v>32</v>
       </c>
-      <c r="B13" s="166"/>
-[...32 lines deleted...]
-      <c r="AI13" s="167"/>
+      <c r="B13" s="117"/>
+      <c r="C13" s="117"/>
+      <c r="D13" s="117"/>
+      <c r="E13" s="117"/>
+      <c r="F13" s="117"/>
+      <c r="G13" s="117"/>
+      <c r="H13" s="117"/>
+      <c r="I13" s="117"/>
+      <c r="J13" s="117"/>
+      <c r="K13" s="117"/>
+      <c r="L13" s="117"/>
+      <c r="M13" s="117"/>
+      <c r="N13" s="117"/>
+      <c r="O13" s="117"/>
+      <c r="P13" s="117"/>
+      <c r="Q13" s="117"/>
+      <c r="R13" s="117"/>
+      <c r="S13" s="117"/>
+      <c r="T13" s="117"/>
+      <c r="U13" s="117"/>
+      <c r="V13" s="117"/>
+      <c r="W13" s="117"/>
+      <c r="X13" s="117"/>
+      <c r="Y13" s="117"/>
+      <c r="Z13" s="117"/>
+      <c r="AA13" s="117"/>
+      <c r="AB13" s="117"/>
+      <c r="AC13" s="117"/>
+      <c r="AD13" s="117"/>
+      <c r="AE13" s="117"/>
+      <c r="AF13" s="117"/>
+      <c r="AG13" s="117"/>
+      <c r="AH13" s="117"/>
+      <c r="AI13" s="118"/>
     </row>
-    <row r="14" spans="1:46" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:46" ht="28.5" customHeight="1" thickBot="1">
       <c r="A14" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="150"/>
-[...5 lines deleted...]
-      <c r="H14" s="151"/>
+      <c r="B14" s="42"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="42"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="46"/>
       <c r="I14" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="J14" s="150"/>
-[...6 lines deleted...]
-      <c r="Q14" s="151"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="42"/>
+      <c r="M14" s="42"/>
+      <c r="N14" s="42"/>
+      <c r="O14" s="42"/>
+      <c r="P14" s="42"/>
+      <c r="Q14" s="46"/>
       <c r="R14" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="S14" s="150"/>
-[...6 lines deleted...]
-      <c r="Z14" s="151"/>
+      <c r="S14" s="42"/>
+      <c r="T14" s="42"/>
+      <c r="U14" s="42"/>
+      <c r="V14" s="42"/>
+      <c r="W14" s="42"/>
+      <c r="X14" s="42"/>
+      <c r="Y14" s="42"/>
+      <c r="Z14" s="46"/>
       <c r="AA14" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="AB14" s="157"/>
-[...6 lines deleted...]
-      <c r="AI14" s="158"/>
+      <c r="AB14" s="111"/>
+      <c r="AC14" s="111"/>
+      <c r="AD14" s="111"/>
+      <c r="AE14" s="111"/>
+      <c r="AF14" s="111"/>
+      <c r="AG14" s="111"/>
+      <c r="AH14" s="111"/>
+      <c r="AI14" s="112"/>
     </row>
-    <row r="15" spans="1:46" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="AI15" s="115"/>
+    <row r="15" spans="1:46" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A15" s="41"/>
+      <c r="B15" s="41"/>
+      <c r="C15" s="41"/>
+      <c r="D15" s="41"/>
+      <c r="E15" s="41"/>
+      <c r="F15" s="41"/>
+      <c r="G15" s="41"/>
+      <c r="H15" s="41"/>
+      <c r="I15" s="41"/>
+      <c r="J15" s="41"/>
+      <c r="K15" s="41"/>
+      <c r="L15" s="41"/>
+      <c r="M15" s="41"/>
+      <c r="N15" s="41"/>
+      <c r="O15" s="41"/>
+      <c r="P15" s="41"/>
+      <c r="Q15" s="41"/>
+      <c r="R15" s="41"/>
+      <c r="S15" s="41"/>
+      <c r="T15" s="41"/>
+      <c r="U15" s="41"/>
+      <c r="V15" s="41"/>
+      <c r="W15" s="41"/>
+      <c r="X15" s="41"/>
+      <c r="Y15" s="41"/>
+      <c r="Z15" s="41"/>
+      <c r="AA15" s="41"/>
+      <c r="AB15" s="41"/>
+      <c r="AC15" s="41"/>
+      <c r="AD15" s="41"/>
+      <c r="AE15" s="41"/>
+      <c r="AF15" s="41"/>
+      <c r="AG15" s="41"/>
+      <c r="AH15" s="41"/>
+      <c r="AI15" s="41"/>
     </row>
-    <row r="16" spans="1:46" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A16" s="152" t="s">
+    <row r="16" spans="1:46" ht="28.5" customHeight="1">
+      <c r="A16" s="56" t="s">
         <v>37</v>
       </c>
-      <c r="B16" s="48"/>
-[...2 lines deleted...]
-      <c r="E16" s="154" t="s">
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="58"/>
+      <c r="E16" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="F16" s="48"/>
-[...2 lines deleted...]
-      <c r="I16" s="126" t="s">
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="58"/>
+      <c r="I16" s="103" t="s">
         <v>39</v>
       </c>
-      <c r="J16" s="127"/>
-[...5 lines deleted...]
-      <c r="P16" s="126" t="s">
+      <c r="J16" s="104"/>
+      <c r="K16" s="104"/>
+      <c r="L16" s="104"/>
+      <c r="M16" s="104"/>
+      <c r="N16" s="104"/>
+      <c r="O16" s="107"/>
+      <c r="P16" s="103" t="s">
         <v>40</v>
       </c>
-      <c r="Q16" s="127"/>
-[...8 lines deleted...]
-      <c r="Z16" s="126" t="s">
+      <c r="Q16" s="104"/>
+      <c r="R16" s="104"/>
+      <c r="S16" s="104"/>
+      <c r="T16" s="104"/>
+      <c r="U16" s="104"/>
+      <c r="V16" s="104"/>
+      <c r="W16" s="104"/>
+      <c r="X16" s="104"/>
+      <c r="Y16" s="107"/>
+      <c r="Z16" s="103" t="s">
         <v>41</v>
       </c>
-      <c r="AA16" s="127"/>
-[...7 lines deleted...]
-      <c r="AI16" s="156"/>
+      <c r="AA16" s="104"/>
+      <c r="AB16" s="104"/>
+      <c r="AC16" s="104"/>
+      <c r="AD16" s="104"/>
+      <c r="AE16" s="104"/>
+      <c r="AF16" s="104"/>
+      <c r="AG16" s="104"/>
+      <c r="AH16" s="104"/>
+      <c r="AI16" s="105"/>
     </row>
-    <row r="17" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="H17" s="52"/>
+    <row r="17" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A17" s="98"/>
+      <c r="B17" s="99"/>
+      <c r="C17" s="99"/>
+      <c r="D17" s="100"/>
+      <c r="E17" s="102"/>
+      <c r="F17" s="60"/>
+      <c r="G17" s="60"/>
+      <c r="H17" s="61"/>
       <c r="I17" s="8"/>
-      <c r="J17" s="129" t="s">
+      <c r="J17" s="106" t="s">
         <v>42</v>
       </c>
-      <c r="K17" s="129"/>
+      <c r="K17" s="106"/>
       <c r="L17" s="8"/>
-      <c r="M17" s="129" t="s">
+      <c r="M17" s="106" t="s">
         <v>43</v>
       </c>
-      <c r="N17" s="129"/>
+      <c r="N17" s="106"/>
       <c r="O17" s="25"/>
       <c r="P17" s="8"/>
-      <c r="Q17" s="130" t="s">
+      <c r="Q17" s="150" t="s">
         <v>42</v>
       </c>
-      <c r="R17" s="130"/>
+      <c r="R17" s="150"/>
       <c r="S17" s="8"/>
       <c r="T17" s="24" t="s">
         <v>43</v>
       </c>
       <c r="U17" s="21"/>
       <c r="V17" s="8"/>
-      <c r="W17" s="130" t="s">
+      <c r="W17" s="150" t="s">
         <v>44</v>
       </c>
-      <c r="X17" s="130"/>
-      <c r="Y17" s="147"/>
+      <c r="X17" s="150"/>
+      <c r="Y17" s="159"/>
       <c r="Z17" s="23"/>
       <c r="AA17" s="22" t="s">
         <v>42</v>
       </c>
       <c r="AB17" s="21"/>
       <c r="AC17" s="8"/>
-      <c r="AD17" s="130" t="s">
+      <c r="AD17" s="150" t="s">
         <v>43</v>
       </c>
-      <c r="AE17" s="130"/>
+      <c r="AE17" s="150"/>
       <c r="AF17" s="8"/>
-      <c r="AG17" s="130" t="s">
+      <c r="AG17" s="150" t="s">
         <v>44</v>
       </c>
-      <c r="AH17" s="130"/>
-      <c r="AI17" s="145"/>
+      <c r="AH17" s="150"/>
+      <c r="AI17" s="158"/>
     </row>
-    <row r="18" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...4 lines deleted...]
-      <c r="E18" s="131" t="s">
+    <row r="18" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A18" s="98"/>
+      <c r="B18" s="99"/>
+      <c r="C18" s="99"/>
+      <c r="D18" s="100"/>
+      <c r="E18" s="151" t="s">
         <v>45</v>
       </c>
-      <c r="F18" s="132"/>
-[...2 lines deleted...]
-      <c r="I18" s="137" t="s">
+      <c r="F18" s="130"/>
+      <c r="G18" s="130"/>
+      <c r="H18" s="131"/>
+      <c r="I18" s="108" t="s">
         <v>39</v>
       </c>
-      <c r="J18" s="138"/>
-[...5 lines deleted...]
-      <c r="P18" s="137" t="s">
+      <c r="J18" s="109"/>
+      <c r="K18" s="109"/>
+      <c r="L18" s="109"/>
+      <c r="M18" s="109"/>
+      <c r="N18" s="109"/>
+      <c r="O18" s="110"/>
+      <c r="P18" s="108" t="s">
         <v>40</v>
       </c>
-      <c r="Q18" s="138"/>
-[...8 lines deleted...]
-      <c r="Z18" s="137" t="s">
+      <c r="Q18" s="109"/>
+      <c r="R18" s="109"/>
+      <c r="S18" s="109"/>
+      <c r="T18" s="109"/>
+      <c r="U18" s="109"/>
+      <c r="V18" s="109"/>
+      <c r="W18" s="109"/>
+      <c r="X18" s="109"/>
+      <c r="Y18" s="110"/>
+      <c r="Z18" s="108" t="s">
         <v>41</v>
       </c>
-      <c r="AA18" s="138"/>
-[...7 lines deleted...]
-      <c r="AI18" s="139"/>
+      <c r="AA18" s="109"/>
+      <c r="AB18" s="109"/>
+      <c r="AC18" s="109"/>
+      <c r="AD18" s="109"/>
+      <c r="AE18" s="109"/>
+      <c r="AF18" s="109"/>
+      <c r="AG18" s="109"/>
+      <c r="AH18" s="109"/>
+      <c r="AI18" s="153"/>
     </row>
-    <row r="19" spans="1:35" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="AI19" s="143"/>
+    <row r="19" spans="1:35" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A19" s="98"/>
+      <c r="B19" s="99"/>
+      <c r="C19" s="99"/>
+      <c r="D19" s="100"/>
+      <c r="E19" s="152"/>
+      <c r="F19" s="99"/>
+      <c r="G19" s="99"/>
+      <c r="H19" s="100"/>
+      <c r="I19" s="154"/>
+      <c r="J19" s="72"/>
+      <c r="K19" s="72"/>
+      <c r="L19" s="72"/>
+      <c r="M19" s="72"/>
+      <c r="N19" s="72"/>
+      <c r="O19" s="155"/>
+      <c r="P19" s="154"/>
+      <c r="Q19" s="72"/>
+      <c r="R19" s="72"/>
+      <c r="S19" s="72"/>
+      <c r="T19" s="72"/>
+      <c r="U19" s="72"/>
+      <c r="V19" s="72"/>
+      <c r="W19" s="72"/>
+      <c r="X19" s="72"/>
+      <c r="Y19" s="155"/>
+      <c r="Z19" s="154"/>
+      <c r="AA19" s="72"/>
+      <c r="AB19" s="72"/>
+      <c r="AC19" s="72"/>
+      <c r="AD19" s="72"/>
+      <c r="AE19" s="72"/>
+      <c r="AF19" s="72"/>
+      <c r="AG19" s="72"/>
+      <c r="AH19" s="72"/>
+      <c r="AI19" s="156"/>
     </row>
-    <row r="20" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A20" s="148" t="s">
+    <row r="20" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A20" s="160" t="s">
         <v>46</v>
       </c>
-      <c r="B20" s="148"/>
-[...32 lines deleted...]
-      <c r="AI20" s="148"/>
+      <c r="B20" s="160"/>
+      <c r="C20" s="160"/>
+      <c r="D20" s="160"/>
+      <c r="E20" s="160"/>
+      <c r="F20" s="160"/>
+      <c r="G20" s="160"/>
+      <c r="H20" s="160"/>
+      <c r="I20" s="160"/>
+      <c r="J20" s="160"/>
+      <c r="K20" s="160"/>
+      <c r="L20" s="160"/>
+      <c r="M20" s="160"/>
+      <c r="N20" s="160"/>
+      <c r="O20" s="160"/>
+      <c r="P20" s="160"/>
+      <c r="Q20" s="160"/>
+      <c r="R20" s="160"/>
+      <c r="S20" s="160"/>
+      <c r="T20" s="160"/>
+      <c r="U20" s="160"/>
+      <c r="V20" s="160"/>
+      <c r="W20" s="160"/>
+      <c r="X20" s="160"/>
+      <c r="Y20" s="160"/>
+      <c r="Z20" s="160"/>
+      <c r="AA20" s="160"/>
+      <c r="AB20" s="160"/>
+      <c r="AC20" s="160"/>
+      <c r="AD20" s="160"/>
+      <c r="AE20" s="160"/>
+      <c r="AF20" s="160"/>
+      <c r="AG20" s="160"/>
+      <c r="AH20" s="160"/>
+      <c r="AI20" s="160"/>
     </row>
-    <row r="21" spans="1:35" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="AI21" s="144"/>
+    <row r="21" spans="1:35" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A21" s="157"/>
+      <c r="B21" s="157"/>
+      <c r="C21" s="157"/>
+      <c r="D21" s="157"/>
+      <c r="E21" s="157"/>
+      <c r="F21" s="157"/>
+      <c r="G21" s="157"/>
+      <c r="H21" s="157"/>
+      <c r="I21" s="157"/>
+      <c r="J21" s="157"/>
+      <c r="K21" s="157"/>
+      <c r="L21" s="157"/>
+      <c r="M21" s="157"/>
+      <c r="N21" s="157"/>
+      <c r="O21" s="157"/>
+      <c r="P21" s="157"/>
+      <c r="Q21" s="157"/>
+      <c r="R21" s="157"/>
+      <c r="S21" s="157"/>
+      <c r="T21" s="157"/>
+      <c r="U21" s="157"/>
+      <c r="V21" s="157"/>
+      <c r="W21" s="157"/>
+      <c r="X21" s="157"/>
+      <c r="Y21" s="157"/>
+      <c r="Z21" s="157"/>
+      <c r="AA21" s="157"/>
+      <c r="AB21" s="157"/>
+      <c r="AC21" s="157"/>
+      <c r="AD21" s="157"/>
+      <c r="AE21" s="157"/>
+      <c r="AF21" s="157"/>
+      <c r="AG21" s="157"/>
+      <c r="AH21" s="157"/>
+      <c r="AI21" s="157"/>
     </row>
-    <row r="22" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A22" s="152" t="s">
+    <row r="22" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A22" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="B22" s="48"/>
-[...5 lines deleted...]
-      <c r="H22" s="49"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="58"/>
       <c r="I22" s="19"/>
       <c r="J22" s="18"/>
-      <c r="K22" s="109" t="s">
+      <c r="K22" s="196" t="s">
         <v>48</v>
       </c>
-      <c r="L22" s="109"/>
-[...1 lines deleted...]
-      <c r="N22" s="109"/>
+      <c r="L22" s="196"/>
+      <c r="M22" s="196"/>
+      <c r="N22" s="196"/>
       <c r="O22" s="18"/>
-      <c r="P22" s="109" t="s">
+      <c r="P22" s="196" t="s">
         <v>43</v>
       </c>
-      <c r="Q22" s="109"/>
-[...17 lines deleted...]
-      <c r="AI22" s="203"/>
+      <c r="Q22" s="196"/>
+      <c r="R22" s="196"/>
+      <c r="S22" s="196"/>
+      <c r="T22" s="196"/>
+      <c r="U22" s="196"/>
+      <c r="V22" s="196"/>
+      <c r="W22" s="196"/>
+      <c r="X22" s="196"/>
+      <c r="Y22" s="196"/>
+      <c r="Z22" s="196"/>
+      <c r="AA22" s="196"/>
+      <c r="AB22" s="196"/>
+      <c r="AC22" s="196"/>
+      <c r="AD22" s="196"/>
+      <c r="AE22" s="196"/>
+      <c r="AF22" s="196"/>
+      <c r="AG22" s="196"/>
+      <c r="AH22" s="196"/>
+      <c r="AI22" s="197"/>
     </row>
-    <row r="23" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...7 lines deleted...]
-      <c r="H23" s="52"/>
+    <row r="23" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A23" s="59"/>
+      <c r="B23" s="60"/>
+      <c r="C23" s="60"/>
+      <c r="D23" s="60"/>
+      <c r="E23" s="60"/>
+      <c r="F23" s="60"/>
+      <c r="G23" s="60"/>
+      <c r="H23" s="61"/>
       <c r="I23" s="17"/>
-      <c r="J23" s="83" t="s">
+      <c r="J23" s="71" t="s">
         <v>49</v>
       </c>
-      <c r="K23" s="83"/>
-[...6 lines deleted...]
-      <c r="R23" s="83"/>
+      <c r="K23" s="71"/>
+      <c r="L23" s="71"/>
+      <c r="M23" s="71"/>
+      <c r="N23" s="71"/>
+      <c r="O23" s="71"/>
+      <c r="P23" s="71"/>
+      <c r="Q23" s="71"/>
+      <c r="R23" s="71"/>
       <c r="S23" s="15"/>
-      <c r="T23" s="83" t="s">
+      <c r="T23" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="U23" s="83"/>
+      <c r="U23" s="71"/>
       <c r="V23" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="W23" s="91"/>
-      <c r="X23" s="91"/>
+      <c r="W23" s="70"/>
+      <c r="X23" s="70"/>
       <c r="Y23" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="Z23" s="91"/>
-[...1 lines deleted...]
-      <c r="AB23" s="83" t="s">
+      <c r="Z23" s="70"/>
+      <c r="AA23" s="70"/>
+      <c r="AB23" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="AC23" s="83"/>
-[...1 lines deleted...]
-      <c r="AE23" s="83"/>
+      <c r="AC23" s="71"/>
+      <c r="AD23" s="71"/>
+      <c r="AE23" s="71"/>
       <c r="AF23" s="15"/>
-      <c r="AG23" s="84" t="s">
+      <c r="AG23" s="192" t="s">
         <v>27</v>
       </c>
-      <c r="AH23" s="84"/>
-      <c r="AI23" s="85"/>
+      <c r="AH23" s="192"/>
+      <c r="AI23" s="193"/>
     </row>
-    <row r="24" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A24" s="179" t="s">
+    <row r="24" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A24" s="62" t="s">
         <v>50</v>
       </c>
-      <c r="B24" s="180"/>
-[...3 lines deleted...]
-      <c r="F24" s="201"/>
+      <c r="B24" s="63"/>
+      <c r="C24" s="63"/>
+      <c r="D24" s="64"/>
+      <c r="E24" s="96"/>
+      <c r="F24" s="68"/>
       <c r="G24" s="13"/>
-      <c r="H24" s="110" t="s">
+      <c r="H24" s="198" t="s">
         <v>51</v>
       </c>
-      <c r="I24" s="110"/>
+      <c r="I24" s="198"/>
       <c r="J24" s="11" t="s">
         <v>52</v>
       </c>
       <c r="K24" s="13"/>
-      <c r="L24" s="110" t="s">
+      <c r="L24" s="198" t="s">
         <v>53</v>
       </c>
-      <c r="M24" s="110"/>
-      <c r="N24" s="110" t="s">
+      <c r="M24" s="198"/>
+      <c r="N24" s="198" t="s">
         <v>54</v>
       </c>
-      <c r="O24" s="110"/>
+      <c r="O24" s="198"/>
       <c r="P24" s="13"/>
-      <c r="Q24" s="110" t="s">
+      <c r="Q24" s="198" t="s">
         <v>55</v>
       </c>
-      <c r="R24" s="110"/>
+      <c r="R24" s="198"/>
       <c r="S24" s="13"/>
       <c r="T24" s="12" t="s">
         <v>56</v>
       </c>
       <c r="U24" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="V24" s="201"/>
-      <c r="W24" s="201"/>
+      <c r="V24" s="68"/>
+      <c r="W24" s="68"/>
       <c r="X24" s="11" t="s">
         <v>57</v>
       </c>
       <c r="Y24" s="12" t="s">
         <v>58</v>
       </c>
-      <c r="Z24" s="201"/>
-[...4 lines deleted...]
-      <c r="AE24" s="110" t="s">
+      <c r="Z24" s="68"/>
+      <c r="AA24" s="68"/>
+      <c r="AB24" s="68"/>
+      <c r="AC24" s="68"/>
+      <c r="AD24" s="68"/>
+      <c r="AE24" s="198" t="s">
         <v>59</v>
       </c>
-      <c r="AF24" s="110"/>
-[...2 lines deleted...]
-      <c r="AI24" s="202"/>
+      <c r="AF24" s="198"/>
+      <c r="AG24" s="198"/>
+      <c r="AH24" s="198"/>
+      <c r="AI24" s="199"/>
     </row>
-    <row r="25" spans="1:35" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="M25" s="124"/>
+    <row r="25" spans="1:35" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A25" s="65"/>
+      <c r="B25" s="66"/>
+      <c r="C25" s="66"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="95"/>
+      <c r="F25" s="69"/>
+      <c r="G25" s="69"/>
+      <c r="H25" s="69"/>
+      <c r="I25" s="69"/>
+      <c r="J25" s="69"/>
+      <c r="K25" s="69"/>
+      <c r="L25" s="69"/>
+      <c r="M25" s="69"/>
       <c r="N25" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O25" s="124"/>
-      <c r="P25" s="124"/>
+      <c r="O25" s="69"/>
+      <c r="P25" s="69"/>
       <c r="Q25" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="R25" s="124"/>
-      <c r="S25" s="124"/>
+      <c r="R25" s="69"/>
+      <c r="S25" s="69"/>
       <c r="T25" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="U25" s="198" t="s">
+      <c r="U25" s="200" t="s">
         <v>61</v>
       </c>
-      <c r="V25" s="198"/>
-[...12 lines deleted...]
-      <c r="AI25" s="199"/>
+      <c r="V25" s="200"/>
+      <c r="W25" s="200"/>
+      <c r="X25" s="200"/>
+      <c r="Y25" s="200"/>
+      <c r="Z25" s="200"/>
+      <c r="AA25" s="200"/>
+      <c r="AB25" s="200"/>
+      <c r="AC25" s="200"/>
+      <c r="AD25" s="200"/>
+      <c r="AE25" s="200"/>
+      <c r="AF25" s="200"/>
+      <c r="AG25" s="200"/>
+      <c r="AH25" s="200"/>
+      <c r="AI25" s="201"/>
     </row>
-    <row r="26" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="81" t="s">
+    <row r="26" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A26" s="92" t="s">
         <v>62</v>
       </c>
-      <c r="B26" s="75"/>
-[...4 lines deleted...]
-      <c r="G26" s="72"/>
+      <c r="B26" s="93"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="94"/>
+      <c r="E26" s="179"/>
+      <c r="F26" s="180"/>
+      <c r="G26" s="180"/>
       <c r="H26" s="8"/>
       <c r="I26" s="1" t="s">
         <v>63</v>
       </c>
       <c r="K26" s="8"/>
-      <c r="L26" s="73" t="s">
+      <c r="L26" s="181" t="s">
         <v>64</v>
       </c>
-      <c r="M26" s="73"/>
-[...2 lines deleted...]
-      <c r="P26" s="72"/>
+      <c r="M26" s="181"/>
+      <c r="N26" s="180"/>
+      <c r="O26" s="180"/>
+      <c r="P26" s="180"/>
       <c r="Q26" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="S26" s="74" t="s">
+      <c r="S26" s="182" t="s">
         <v>66</v>
       </c>
-      <c r="T26" s="75"/>
-[...14 lines deleted...]
-      <c r="AI26" s="76"/>
+      <c r="T26" s="93"/>
+      <c r="U26" s="93"/>
+      <c r="V26" s="93"/>
+      <c r="W26" s="93"/>
+      <c r="X26" s="93"/>
+      <c r="Y26" s="93"/>
+      <c r="Z26" s="93"/>
+      <c r="AA26" s="93"/>
+      <c r="AB26" s="93"/>
+      <c r="AC26" s="93"/>
+      <c r="AD26" s="93"/>
+      <c r="AE26" s="93"/>
+      <c r="AF26" s="93"/>
+      <c r="AG26" s="93"/>
+      <c r="AH26" s="93"/>
+      <c r="AI26" s="183"/>
     </row>
-    <row r="27" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="78" t="s">
+    <row r="27" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A27" s="184" t="s">
         <v>4</v>
       </c>
-      <c r="B27" s="79"/>
-[...16 lines deleted...]
-      <c r="S27" s="191" t="s">
+      <c r="B27" s="185"/>
+      <c r="C27" s="185"/>
+      <c r="D27" s="186"/>
+      <c r="E27" s="165"/>
+      <c r="F27" s="166"/>
+      <c r="G27" s="166"/>
+      <c r="H27" s="166"/>
+      <c r="I27" s="166"/>
+      <c r="J27" s="166"/>
+      <c r="K27" s="166"/>
+      <c r="L27" s="166"/>
+      <c r="M27" s="166"/>
+      <c r="N27" s="166"/>
+      <c r="O27" s="166"/>
+      <c r="P27" s="166"/>
+      <c r="Q27" s="166"/>
+      <c r="R27" s="167"/>
+      <c r="S27" s="75" t="s">
         <v>67</v>
       </c>
-      <c r="T27" s="57"/>
-[...14 lines deleted...]
-      <c r="AI27" s="103"/>
+      <c r="T27" s="76"/>
+      <c r="U27" s="76"/>
+      <c r="V27" s="76"/>
+      <c r="W27" s="77"/>
+      <c r="X27" s="89"/>
+      <c r="Y27" s="87"/>
+      <c r="Z27" s="87"/>
+      <c r="AA27" s="87"/>
+      <c r="AB27" s="87"/>
+      <c r="AC27" s="168"/>
+      <c r="AD27" s="89"/>
+      <c r="AE27" s="87"/>
+      <c r="AF27" s="87"/>
+      <c r="AG27" s="87"/>
+      <c r="AH27" s="87"/>
+      <c r="AI27" s="88"/>
     </row>
-    <row r="28" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A28" s="81" t="s">
+    <row r="28" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A28" s="92" t="s">
         <v>68</v>
       </c>
-      <c r="B28" s="75"/>
-[...16 lines deleted...]
-      <c r="S28" s="162" t="s">
+      <c r="B28" s="93"/>
+      <c r="C28" s="93"/>
+      <c r="D28" s="94"/>
+      <c r="E28" s="48"/>
+      <c r="F28" s="49"/>
+      <c r="G28" s="49"/>
+      <c r="H28" s="49"/>
+      <c r="I28" s="49"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
+      <c r="N28" s="49"/>
+      <c r="O28" s="49"/>
+      <c r="P28" s="49"/>
+      <c r="Q28" s="49"/>
+      <c r="R28" s="50"/>
+      <c r="S28" s="78" t="s">
         <v>69</v>
       </c>
-      <c r="T28" s="163"/>
-[...7 lines deleted...]
-      <c r="AB28" s="98" t="s">
+      <c r="T28" s="79"/>
+      <c r="U28" s="79"/>
+      <c r="V28" s="79"/>
+      <c r="W28" s="80"/>
+      <c r="X28" s="81"/>
+      <c r="Y28" s="82"/>
+      <c r="Z28" s="82"/>
+      <c r="AA28" s="82"/>
+      <c r="AB28" s="169" t="s">
         <v>29</v>
       </c>
-      <c r="AC28" s="99"/>
-[...4 lines deleted...]
-      <c r="AH28" s="98" t="s">
+      <c r="AC28" s="170"/>
+      <c r="AD28" s="81"/>
+      <c r="AE28" s="82"/>
+      <c r="AF28" s="82"/>
+      <c r="AG28" s="82"/>
+      <c r="AH28" s="169" t="s">
         <v>29</v>
       </c>
-      <c r="AI28" s="102"/>
+      <c r="AI28" s="171"/>
     </row>
-    <row r="29" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A29" s="56" t="s">
+    <row r="29" spans="1:35" ht="28.5" customHeight="1">
+      <c r="A29" s="83" t="s">
         <v>70</v>
       </c>
-      <c r="B29" s="57"/>
-[...1 lines deleted...]
-      <c r="D29" s="58"/>
+      <c r="B29" s="76"/>
+      <c r="C29" s="76"/>
+      <c r="D29" s="77"/>
       <c r="F29" s="8"/>
-      <c r="G29" s="107" t="s">
+      <c r="G29" s="188" t="s">
         <v>71</v>
       </c>
-      <c r="H29" s="107"/>
-[...2 lines deleted...]
-      <c r="K29" s="107"/>
+      <c r="H29" s="188"/>
+      <c r="I29" s="188"/>
+      <c r="J29" s="188"/>
+      <c r="K29" s="188"/>
       <c r="L29" s="8"/>
-      <c r="M29" s="107" t="s">
+      <c r="M29" s="188" t="s">
         <v>72</v>
       </c>
-      <c r="N29" s="107"/>
-[...4 lines deleted...]
-      <c r="S29" s="191" t="s">
+      <c r="N29" s="188"/>
+      <c r="O29" s="188"/>
+      <c r="P29" s="188"/>
+      <c r="Q29" s="188"/>
+      <c r="R29" s="189"/>
+      <c r="S29" s="75" t="s">
         <v>73</v>
       </c>
-      <c r="T29" s="57"/>
-[...2 lines deleted...]
-      <c r="W29" s="58"/>
+      <c r="T29" s="76"/>
+      <c r="U29" s="76"/>
+      <c r="V29" s="76"/>
+      <c r="W29" s="77"/>
       <c r="X29" s="6"/>
-      <c r="Y29" s="77" t="s">
+      <c r="Y29" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="Z29" s="77"/>
+      <c r="Z29" s="44"/>
       <c r="AA29" s="5"/>
-      <c r="AB29" s="77" t="s">
+      <c r="AB29" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="AC29" s="206"/>
+      <c r="AC29" s="47"/>
       <c r="AD29" s="6"/>
-      <c r="AE29" s="77" t="s">
+      <c r="AE29" s="44" t="s">
         <v>74</v>
       </c>
-      <c r="AF29" s="77"/>
+      <c r="AF29" s="44"/>
       <c r="AG29" s="5"/>
-      <c r="AH29" s="77" t="s">
+      <c r="AH29" s="44" t="s">
         <v>75</v>
       </c>
-      <c r="AI29" s="205"/>
+      <c r="AI29" s="45"/>
     </row>
-    <row r="30" spans="1:35" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="59" t="s">
+    <row r="30" spans="1:35" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A30" s="172" t="s">
         <v>76</v>
       </c>
-      <c r="B30" s="60"/>
-[...16 lines deleted...]
-      <c r="S30" s="207" t="s">
+      <c r="B30" s="52"/>
+      <c r="C30" s="52"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="173"/>
+      <c r="F30" s="174"/>
+      <c r="G30" s="161"/>
+      <c r="H30" s="174"/>
+      <c r="I30" s="161"/>
+      <c r="J30" s="174"/>
+      <c r="K30" s="161"/>
+      <c r="L30" s="174"/>
+      <c r="M30" s="161"/>
+      <c r="N30" s="174"/>
+      <c r="O30" s="161"/>
+      <c r="P30" s="174"/>
+      <c r="Q30" s="161"/>
+      <c r="R30" s="162"/>
+      <c r="S30" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="T30" s="60"/>
-[...2 lines deleted...]
-      <c r="W30" s="61"/>
+      <c r="T30" s="52"/>
+      <c r="U30" s="52"/>
+      <c r="V30" s="52"/>
+      <c r="W30" s="53"/>
       <c r="X30" s="3"/>
-      <c r="Y30" s="150" t="s">
+      <c r="Y30" s="42" t="s">
         <v>74</v>
       </c>
-      <c r="Z30" s="150"/>
+      <c r="Z30" s="42"/>
       <c r="AA30" s="2"/>
-      <c r="AB30" s="150" t="s">
+      <c r="AB30" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="AC30" s="151"/>
+      <c r="AC30" s="46"/>
       <c r="AD30" s="3"/>
-      <c r="AE30" s="150" t="s">
+      <c r="AE30" s="42" t="s">
         <v>74</v>
       </c>
-      <c r="AF30" s="150"/>
+      <c r="AF30" s="42"/>
       <c r="AG30" s="2"/>
-      <c r="AH30" s="150" t="s">
+      <c r="AH30" s="42" t="s">
         <v>75</v>
       </c>
-      <c r="AI30" s="204"/>
+      <c r="AI30" s="43"/>
     </row>
-    <row r="31" spans="1:35" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
-[...34 lines deleted...]
-      <c r="AI31" s="115"/>
+    <row r="31" spans="1:35" ht="28.5" customHeight="1" thickBot="1">
+      <c r="A31" s="41"/>
+      <c r="B31" s="41"/>
+      <c r="C31" s="41"/>
+      <c r="D31" s="41"/>
+      <c r="E31" s="41"/>
+      <c r="F31" s="41"/>
+      <c r="G31" s="41"/>
+      <c r="H31" s="41"/>
+      <c r="I31" s="41"/>
+      <c r="J31" s="41"/>
+      <c r="K31" s="41"/>
+      <c r="L31" s="41"/>
+      <c r="M31" s="41"/>
+      <c r="N31" s="41"/>
+      <c r="O31" s="41"/>
+      <c r="P31" s="41"/>
+      <c r="Q31" s="41"/>
+      <c r="R31" s="41"/>
+      <c r="S31" s="41"/>
+      <c r="T31" s="41"/>
+      <c r="U31" s="41"/>
+      <c r="V31" s="41"/>
+      <c r="W31" s="41"/>
+      <c r="X31" s="41"/>
+      <c r="Y31" s="41"/>
+      <c r="Z31" s="41"/>
+      <c r="AA31" s="41"/>
+      <c r="AB31" s="41"/>
+      <c r="AC31" s="41"/>
+      <c r="AD31" s="41"/>
+      <c r="AE31" s="41"/>
+      <c r="AF31" s="41"/>
+      <c r="AG31" s="41"/>
+      <c r="AH31" s="41"/>
+      <c r="AI31" s="41"/>
     </row>
-    <row r="32" spans="1:35" ht="28.5" customHeight="1" x14ac:dyDescent="0.15">
-[...215 lines deleted...]
-      <c r="A37" s="111" t="s">
+    <row r="32" spans="1:35" ht="52.5" customHeight="1" thickBot="1">
+      <c r="A32" s="139" t="s">
         <v>78</v>
       </c>
-      <c r="B37" s="112"/>
-[...32 lines deleted...]
-      <c r="AI37" s="116"/>
+      <c r="B32" s="140"/>
+      <c r="C32" s="140"/>
+      <c r="D32" s="140"/>
+      <c r="E32" s="140"/>
+      <c r="F32" s="140"/>
+      <c r="G32" s="140"/>
+      <c r="H32" s="141"/>
+      <c r="I32" s="41"/>
+      <c r="J32" s="41"/>
+      <c r="K32" s="41"/>
+      <c r="L32" s="41"/>
+      <c r="M32" s="41"/>
+      <c r="N32" s="41"/>
+      <c r="O32" s="41"/>
+      <c r="P32" s="41"/>
+      <c r="Q32" s="41"/>
+      <c r="R32" s="41"/>
+      <c r="S32" s="41"/>
+      <c r="T32" s="41"/>
+      <c r="U32" s="41"/>
+      <c r="V32" s="41"/>
+      <c r="W32" s="41"/>
+      <c r="X32" s="41"/>
+      <c r="Y32" s="41"/>
+      <c r="Z32" s="41"/>
+      <c r="AA32" s="41"/>
+      <c r="AB32" s="41"/>
+      <c r="AC32" s="41"/>
+      <c r="AD32" s="41"/>
+      <c r="AE32" s="41"/>
+      <c r="AF32" s="41"/>
+      <c r="AG32" s="41"/>
+      <c r="AH32" s="41"/>
+      <c r="AI32" s="142"/>
     </row>
   </sheetData>
-  <mergeCells count="166">
-[...36 lines deleted...]
-    <mergeCell ref="Z24:AD24"/>
+  <mergeCells count="140">
+    <mergeCell ref="A29:D29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="K30:L30"/>
+    <mergeCell ref="N12:R12"/>
+    <mergeCell ref="E12:M12"/>
+    <mergeCell ref="AE12:AI12"/>
+    <mergeCell ref="W12:AD12"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="O30:P30"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="L26:M26"/>
+    <mergeCell ref="N26:P26"/>
+    <mergeCell ref="S26:AI26"/>
+    <mergeCell ref="Y29:Z29"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="AB23:AE23"/>
+    <mergeCell ref="AC11:AI11"/>
+    <mergeCell ref="AC10:AI10"/>
+    <mergeCell ref="F11:N11"/>
+    <mergeCell ref="Q30:R30"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="P11:Q11"/>
+    <mergeCell ref="S11:T11"/>
+    <mergeCell ref="V11:W11"/>
+    <mergeCell ref="X11:AA11"/>
+    <mergeCell ref="E27:R27"/>
+    <mergeCell ref="X27:AC27"/>
+    <mergeCell ref="AB28:AC28"/>
+    <mergeCell ref="AD28:AG28"/>
+    <mergeCell ref="AH28:AI28"/>
+    <mergeCell ref="AD27:AI27"/>
+    <mergeCell ref="E28:R28"/>
+    <mergeCell ref="M29:R29"/>
+    <mergeCell ref="G29:K29"/>
+    <mergeCell ref="K22:N22"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="L24:M24"/>
+    <mergeCell ref="N24:O24"/>
+    <mergeCell ref="AG23:AI23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A32:H32"/>
+    <mergeCell ref="I32:AI32"/>
+    <mergeCell ref="A2:AI2"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="AF4:AI4"/>
+    <mergeCell ref="A4:D4"/>
+    <mergeCell ref="S4:V4"/>
+    <mergeCell ref="AD3:AE3"/>
+    <mergeCell ref="AG3:AH3"/>
+    <mergeCell ref="A3:Y3"/>
+    <mergeCell ref="P16:Y16"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="E18:H19"/>
+    <mergeCell ref="Z18:AI18"/>
+    <mergeCell ref="I19:O19"/>
+    <mergeCell ref="Z19:AI19"/>
+    <mergeCell ref="A21:AI21"/>
+    <mergeCell ref="AD17:AE17"/>
+    <mergeCell ref="AG17:AI17"/>
+    <mergeCell ref="P19:Y19"/>
+    <mergeCell ref="P18:Y18"/>
+    <mergeCell ref="W17:Y17"/>
+    <mergeCell ref="A20:AI20"/>
+    <mergeCell ref="W4:Y4"/>
+    <mergeCell ref="B14:H14"/>
+    <mergeCell ref="S14:Z14"/>
+    <mergeCell ref="A16:D19"/>
+    <mergeCell ref="E16:H17"/>
+    <mergeCell ref="Z16:AI16"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="I16:O16"/>
+    <mergeCell ref="I18:O18"/>
+    <mergeCell ref="J14:Q14"/>
+    <mergeCell ref="AB14:AI14"/>
+    <mergeCell ref="A5:D5"/>
+    <mergeCell ref="S5:V5"/>
+    <mergeCell ref="A13:AI13"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="S12:V12"/>
+    <mergeCell ref="AA10:AB10"/>
+    <mergeCell ref="F8:AI8"/>
+    <mergeCell ref="AA5:AD5"/>
+    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A7:D8"/>
+    <mergeCell ref="A10:D11"/>
+    <mergeCell ref="E4:R4"/>
+    <mergeCell ref="F7:J7"/>
     <mergeCell ref="A1:AI1"/>
     <mergeCell ref="K7:AI7"/>
     <mergeCell ref="G9:J9"/>
     <mergeCell ref="N9:R9"/>
     <mergeCell ref="S29:W29"/>
     <mergeCell ref="S27:W27"/>
     <mergeCell ref="S28:W28"/>
     <mergeCell ref="X28:AA28"/>
     <mergeCell ref="A9:D9"/>
     <mergeCell ref="S9:V9"/>
     <mergeCell ref="S6:V6"/>
     <mergeCell ref="E6:R6"/>
     <mergeCell ref="AF5:AI5"/>
     <mergeCell ref="W5:Y5"/>
     <mergeCell ref="AA4:AD4"/>
     <mergeCell ref="W6:AB6"/>
     <mergeCell ref="A26:D26"/>
     <mergeCell ref="Q24:R24"/>
     <mergeCell ref="E25:M25"/>
     <mergeCell ref="U25:AI25"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="AE24:AI24"/>
     <mergeCell ref="S22:AI22"/>
     <mergeCell ref="Z23:AA23"/>
-    <mergeCell ref="W4:Y4"/>
-[...84 lines deleted...]
-    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="A31:AI31"/>
     <mergeCell ref="AH30:AI30"/>
     <mergeCell ref="AH29:AI29"/>
     <mergeCell ref="AE29:AF29"/>
     <mergeCell ref="AE30:AF30"/>
     <mergeCell ref="AB30:AC30"/>
     <mergeCell ref="AB29:AC29"/>
     <mergeCell ref="A15:AI15"/>
-    <mergeCell ref="K32:N32"/>
-[...10 lines deleted...]
-    <mergeCell ref="T32:AI32"/>
+    <mergeCell ref="E5:R5"/>
+    <mergeCell ref="S30:W30"/>
+    <mergeCell ref="Y30:Z30"/>
+    <mergeCell ref="AC6:AD6"/>
+    <mergeCell ref="AF6:AG6"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="L9:M9"/>
+    <mergeCell ref="A22:H23"/>
+    <mergeCell ref="A24:D25"/>
+    <mergeCell ref="V24:W24"/>
+    <mergeCell ref="O25:P25"/>
+    <mergeCell ref="R25:S25"/>
+    <mergeCell ref="P22:R22"/>
+    <mergeCell ref="W23:X23"/>
+    <mergeCell ref="J23:R23"/>
+    <mergeCell ref="Z24:AD24"/>
   </mergeCells>
   <phoneticPr fontId="3"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="W6:AB6" xr:uid="{7FFE1A96-F99D-418C-96DA-6EBE110D06A1}">
       <formula1>"昭　・　平　・　令　,昭和　　　,平成　　　,令和　　　"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.19685039370078741" bottom="0.19685039370078741" header="0.19685039370078741" footer="0.15748031496062992"/>
-  <pageSetup paperSize="9" scale="84" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.27559055118110237" right="0.27559055118110237" top="0.47244094488188981" bottom="0.15748031496062992" header="0.19685039370078741" footer="0.15748031496062992"/>
+  <pageSetup paperSize="9" scale="92" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="35" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1026" r:id="rId4" name="Check Box 2">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>8</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
@@ -8222,827 +7011,573 @@
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="1036" r:id="rId14" name="Check Box 12">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>31</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>32</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1039" r:id="rId15" name="Check Box 15">
+            <control shapeId="1037" r:id="rId15" name="Check Box 13">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>9</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1038" r:id="rId16" name="Check Box 14">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>14</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>15</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>21</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1039" r:id="rId17" name="Check Box 15">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>7</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1040" r:id="rId16" name="Check Box 16">
+            <control shapeId="1040" r:id="rId18" name="Check Box 16">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>10</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>11</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1041" r:id="rId17" name="Check Box 17">
+            <control shapeId="1041" r:id="rId19" name="Check Box 17">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>16</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1042" r:id="rId18" name="Check Box 18">
+            <control shapeId="1042" r:id="rId20" name="Check Box 18">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>23</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1043" r:id="rId19" name="Check Box 19">
+            <control shapeId="1043" r:id="rId21" name="Check Box 19">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>31</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>32</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1044" r:id="rId20" name="Check Box 20">
+            <control shapeId="1044" r:id="rId22" name="Check Box 20">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>18</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>19</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>22</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1057" r:id="rId21" name="Check Box 33">
+            <control shapeId="1045" r:id="rId23" name="Check Box 21">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>7</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>8</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1046" r:id="rId24" name="Check Box 22">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>10</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>25</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1047" r:id="rId25" name="Check Box 23">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>5</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>6</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1048" r:id="rId26" name="Check Box 24">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>11</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>12</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1049" r:id="rId27" name="Check Box 25">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1050" r:id="rId28" name="Check Box 26">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1051" r:id="rId29" name="Check Box 27">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>23</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>24</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1052" r:id="rId30" name="Check Box 28">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>26</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>27</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1053" r:id="rId31" name="Check Box 29">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>30</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1054" r:id="rId32" name="Check Box 30">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>32</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>33</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>28</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1055" r:id="rId33" name="Check Box 31">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>32</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>33</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1056" r:id="rId34" name="Check Box 32">
+              <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
+                <anchor moveWithCells="1">
+                  <from>
+                    <xdr:col>29</xdr:col>
+                    <xdr:colOff>19050</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>76200</xdr:rowOff>
+                  </from>
+                  <to>
+                    <xdr:col>30</xdr:col>
+                    <xdr:colOff>0</xdr:colOff>
+                    <xdr:row>29</xdr:row>
+                    <xdr:rowOff>295275</xdr:rowOff>
+                  </to>
+                </anchor>
+              </controlPr>
+            </control>
+          </mc:Choice>
+        </mc:AlternateContent>
+        <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+          <mc:Choice Requires="x14">
+            <control shapeId="1057" r:id="rId35" name="Check Box 33">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>5</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>6</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>9</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1058" r:id="rId22" name="Check Box 34">
+            <control shapeId="1058" r:id="rId36" name="Check Box 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>27</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>28</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
-            <control shapeId="1059" r:id="rId23" name="Check Box 35">
+            <control shapeId="1059" r:id="rId37" name="Check Box 35">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>14</xdr:col>
                     <xdr:colOff>19050</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>76200</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>15</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>10</xdr:row>
-                    <xdr:rowOff>295275</xdr:rowOff>
-[...548 lines deleted...]
-                    <xdr:row>31</xdr:row>
                     <xdr:rowOff>295275</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100E5A0B6E6BD694E4686A0BD6D7F51823F" ma:contentTypeVersion="" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="b78037ea512416b06e267f087ca9fb8a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d09bf272-2f2d-47e1-91f9-d729b7c31b2b" xmlns:ns3="c2371cca-3db9-41f3-970a-67712d4a164a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5b47565cf763a16d8f1135c417bcf675" ns2:_="" ns3:_="">
     <xsd:import namespace="d09bf272-2f2d-47e1-91f9-d729b7c31b2b"/>
     <xsd:import namespace="c2371cca-3db9-41f3-970a-67712d4a164a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:_x5099__x8003_" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -9261,136 +7796,93 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_x5099__x8003_ xmlns="c2371cca-3db9-41f3-970a-67712d4a164a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c2371cca-3db9-41f3-970a-67712d4a164a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d09bf272-2f2d-47e1-91f9-d729b7c31b2b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25705B0B-E80A-44AA-AFE4-1406AC7F7FAA}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CA4F90A-C981-4F20-8EE5-AFDA364D9556}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CA4F90A-C981-4F20-8EE5-AFDA364D9556}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25705B0B-E80A-44AA-AFE4-1406AC7F7FAA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0996D3FC-D8E7-47CE-9058-AE9C615C3250}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0996D3FC-D8E7-47CE-9058-AE9C615C3250}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...23 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>横田 香里</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100E5A0B6E6BD694E4686A0BD6D7F51823F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>